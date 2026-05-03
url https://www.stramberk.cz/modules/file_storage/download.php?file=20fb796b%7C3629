--- v0 (2025-11-04)
+++ v1 (2026-05-03)
@@ -39,84 +39,84 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0333">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">PODPISOVÝ ARCH - </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0333">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">PARTICIPATIVNÍ ROZPOČET </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="214D34C1" w14:textId="5125E99B" w:rsidR="00381E0C" w:rsidRPr="003C0333" w:rsidRDefault="00381E0C" w:rsidP="00381E0C">
+    <w:p w14:paraId="214D34C1" w14:textId="0A5C1537" w:rsidR="00381E0C" w:rsidRPr="003C0333" w:rsidRDefault="00381E0C" w:rsidP="00381E0C">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0333">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>MĚSTA ŠTRAMBERKA 202</w:t>
+        <w:t>MĚSTA ŠTRAMBERKA</w:t>
       </w:r>
-      <w:r w:rsidR="00891FB1">
+      <w:r w:rsidR="008D36AC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6576A52B" w14:textId="77777777" w:rsidR="00F2762B" w:rsidRPr="00381E0C" w:rsidRDefault="00F2762B" w:rsidP="00381E0C">
       <w:pPr>
         <w:pStyle w:val="Zhlav"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="171717" w:themeColor="background2" w:themeShade="1A"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C09E67A" w14:textId="77777777" w:rsidR="00381E0C" w:rsidRDefault="00381E0C" w:rsidP="00EA2E74">
       <w:pPr>
         <w:pStyle w:val="Textpoznpodarou"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1296,131 +1296,131 @@
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F2762B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Svým podpisem uděluji tímto souhlas Městu Štramberk se sídlem Náměstí 9, Štramberk 742 66, IČ: 00298468, aby ve smyslu nařízení č. 679/2016 o ochraně osobních údajů fyzických osob (dále jen „GDPR“) zpracovával tyto osobní údaje: jméno a příjmení, adresa trvalého bydliště. Tyto osobní údaje jsou zpracovávány pouze za účelem aktivit v rámci participativního rozpočtu. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00757787" w:rsidRPr="00F2762B">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="063D3D56" w14:textId="77777777" w:rsidR="00104AAF" w:rsidRDefault="00104AAF" w:rsidP="00EA2E74">
+    <w:p w14:paraId="36DE235C" w14:textId="77777777" w:rsidR="005A7831" w:rsidRDefault="005A7831" w:rsidP="00EA2E74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61AA26EC" w14:textId="77777777" w:rsidR="00104AAF" w:rsidRDefault="00104AAF" w:rsidP="00EA2E74">
+    <w:p w14:paraId="16BE2A77" w14:textId="77777777" w:rsidR="005A7831" w:rsidRDefault="005A7831" w:rsidP="00EA2E74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Reference Sans Serif">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A5A43CE" w14:textId="77777777" w:rsidR="00104AAF" w:rsidRDefault="00104AAF" w:rsidP="00EA2E74">
+    <w:p w14:paraId="3E14734C" w14:textId="77777777" w:rsidR="005A7831" w:rsidRDefault="005A7831" w:rsidP="00EA2E74">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="094F2A48" w14:textId="77777777" w:rsidR="00104AAF" w:rsidRDefault="00104AAF" w:rsidP="00EA2E74">
+    <w:p w14:paraId="2F938597" w14:textId="77777777" w:rsidR="005A7831" w:rsidRDefault="005A7831" w:rsidP="00EA2E74">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DB1DF54" w14:textId="2717EC3F" w:rsidR="00985048" w:rsidRDefault="00985048" w:rsidP="00985048">
     <w:pPr>
       <w:pStyle w:val="Zhlav"/>
       <w:rPr>
         <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="24"/>
@@ -1505,132 +1505,136 @@
     <w:r w:rsidRPr="00CE1085">
       <w:rPr>
         <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00CE1085">
       <w:rPr>
         <w:rFonts w:ascii="MS Reference Sans Serif" w:hAnsi="MS Reference Sans Serif"/>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA2E74"/>
     <w:rsid w:val="000965D4"/>
     <w:rsid w:val="000B4365"/>
     <w:rsid w:val="000B5352"/>
     <w:rsid w:val="000B6035"/>
-    <w:rsid w:val="00104AAF"/>
     <w:rsid w:val="00116405"/>
     <w:rsid w:val="00120F57"/>
     <w:rsid w:val="00163D1A"/>
     <w:rsid w:val="00173327"/>
     <w:rsid w:val="001D39BD"/>
     <w:rsid w:val="00224F08"/>
     <w:rsid w:val="002539BE"/>
     <w:rsid w:val="00266506"/>
     <w:rsid w:val="00271495"/>
     <w:rsid w:val="002823F3"/>
     <w:rsid w:val="0029523E"/>
     <w:rsid w:val="002F2D40"/>
     <w:rsid w:val="00301A12"/>
     <w:rsid w:val="00303181"/>
     <w:rsid w:val="00381E0C"/>
     <w:rsid w:val="003A349A"/>
     <w:rsid w:val="003C0333"/>
     <w:rsid w:val="00417A23"/>
     <w:rsid w:val="00434D90"/>
     <w:rsid w:val="004471E3"/>
     <w:rsid w:val="00481503"/>
     <w:rsid w:val="0049485A"/>
     <w:rsid w:val="004A0D2F"/>
     <w:rsid w:val="004B54DC"/>
+    <w:rsid w:val="004C4B11"/>
     <w:rsid w:val="004D6FF8"/>
-    <w:rsid w:val="00542CEB"/>
     <w:rsid w:val="005433E6"/>
     <w:rsid w:val="00571EC2"/>
     <w:rsid w:val="00575EFD"/>
     <w:rsid w:val="00585A7C"/>
     <w:rsid w:val="005A177A"/>
+    <w:rsid w:val="005A7831"/>
     <w:rsid w:val="005C177B"/>
     <w:rsid w:val="005E4243"/>
     <w:rsid w:val="0066020C"/>
     <w:rsid w:val="006C46C5"/>
     <w:rsid w:val="006E473B"/>
+    <w:rsid w:val="006F54C0"/>
     <w:rsid w:val="0073030C"/>
     <w:rsid w:val="0073534D"/>
+    <w:rsid w:val="00753F24"/>
     <w:rsid w:val="00757787"/>
     <w:rsid w:val="00786144"/>
     <w:rsid w:val="00802F25"/>
     <w:rsid w:val="00827DCB"/>
     <w:rsid w:val="00847F7D"/>
     <w:rsid w:val="008674A9"/>
-    <w:rsid w:val="00891FB1"/>
     <w:rsid w:val="008C2B49"/>
     <w:rsid w:val="008C5E5E"/>
+    <w:rsid w:val="008D36AC"/>
     <w:rsid w:val="008F14C5"/>
     <w:rsid w:val="009301D7"/>
     <w:rsid w:val="00943F9D"/>
     <w:rsid w:val="00956E89"/>
     <w:rsid w:val="00985048"/>
     <w:rsid w:val="009B5A63"/>
+    <w:rsid w:val="009C1C4F"/>
     <w:rsid w:val="009D4F18"/>
     <w:rsid w:val="00A1413E"/>
     <w:rsid w:val="00A4300E"/>
     <w:rsid w:val="00A43528"/>
     <w:rsid w:val="00A548B3"/>
     <w:rsid w:val="00A72CD0"/>
     <w:rsid w:val="00A94C3F"/>
     <w:rsid w:val="00B05100"/>
     <w:rsid w:val="00B1071D"/>
     <w:rsid w:val="00B30FC4"/>
     <w:rsid w:val="00B5187A"/>
     <w:rsid w:val="00B762F8"/>
     <w:rsid w:val="00B81C2F"/>
     <w:rsid w:val="00BB29D2"/>
     <w:rsid w:val="00BF1B13"/>
     <w:rsid w:val="00C50C43"/>
     <w:rsid w:val="00C67B72"/>
     <w:rsid w:val="00C865B9"/>
     <w:rsid w:val="00CC1402"/>
     <w:rsid w:val="00CE1085"/>
     <w:rsid w:val="00D17278"/>
     <w:rsid w:val="00D43286"/>
     <w:rsid w:val="00D61DC5"/>
     <w:rsid w:val="00D944B4"/>
     <w:rsid w:val="00E10656"/>
@@ -2915,66 +2919,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51EB2235-47BE-4601-A42F-6FCD36BD8976}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>105</Words>
-  <Characters>622</Characters>
+  <Words>104</Words>
+  <Characters>619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>726</CharactersWithSpaces>
+  <CharactersWithSpaces>722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Husák Jan, Mgr.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>